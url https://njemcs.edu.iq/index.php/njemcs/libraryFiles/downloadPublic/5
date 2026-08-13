--- v0 (2025-10-17)
+++ v1 (2026-08-13)
@@ -1,46 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableUUM1"/>
         <w:tblW w:w="9309" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblInd w:w="392" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
@@ -231,51 +229,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B725C36" w14:textId="77777777" w:rsidR="00E479ED" w:rsidRDefault="00E479ED" w:rsidP="00E479ED">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5D484960" w14:textId="77777777" w:rsidR="00E479ED" w:rsidRDefault="00582D0A" w:rsidP="00E479ED">
+          <w:p w14:paraId="5D484960" w14:textId="77777777" w:rsidR="00E479ED" w:rsidRDefault="008A2D73" w:rsidP="00E479ED">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r w:rsidR="00E479ED" w:rsidRPr="00F27D37">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>https://njemcs.edu.iq/index.php/njemcs</w:t>
               </w:r>
               <w:r w:rsidR="00E479ED" w:rsidRPr="00F27D37">
@@ -491,65 +489,65 @@
             <w:bookmarkStart w:id="1" w:name="_Hlk63433038"/>
             <w:r w:rsidRPr="00E72FEB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Bold</w:t>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
             <w:r w:rsidRPr="00E72FEB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>, 16pt)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3625EC6B" w14:textId="77777777" w:rsidR="00561C78" w:rsidRPr="00B43493" w:rsidRDefault="00561C78" w:rsidP="004721F6">
+          <w:p w14:paraId="3625EC6B" w14:textId="77777777" w:rsidR="00561C78" w:rsidRPr="002D7357" w:rsidRDefault="00561C78" w:rsidP="004721F6">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:jc w:val="lowKashida"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
                 <w:rtl/>
-                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="67EB9A36" w14:textId="688B695D" w:rsidR="00561C78" w:rsidRPr="00125C94" w:rsidRDefault="00561C78" w:rsidP="00F578A9">
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67EB9A36" w14:textId="688B695D" w:rsidR="00561C78" w:rsidRDefault="00561C78" w:rsidP="00F578A9">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:jc w:val="lowKashida"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="_Hlk52482662"/>
             <w:r w:rsidRPr="00B43493">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>First Author</w:t>
             </w:r>
             <w:r w:rsidRPr="00F834D2">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -656,464 +654,410 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E72FEB">
               <w:rPr>
                 <w:iCs/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>pt</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00E72FEB">
               <w:rPr>
                 <w:iCs/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="2A60481D" w14:textId="77777777" w:rsidR="00394FCF" w:rsidRDefault="00394FCF" w:rsidP="00F578A9">
+            <w:pPr>
+              <w:ind w:left="-113"/>
+              <w:jc w:val="lowKashida"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0BD27CBD" w14:textId="77777777" w:rsidR="00394FCF" w:rsidRPr="00B43493" w:rsidRDefault="00394FCF" w:rsidP="00394FCF">
+            <w:pPr>
+              <w:ind w:left="-113"/>
+              <w:jc w:val="lowKashida"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B43493">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>1,3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2B54">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Department of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Technical </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2B54">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Engineering, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Al Rafidain University College</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2B54">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>10064</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2B54">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Baghdad</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2B54">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>, Iraq</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E72FEB">
+              <w:rPr>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(9 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E72FEB">
+              <w:rPr>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>pt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E72FEB">
+              <w:rPr>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Email</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>:……</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>@….</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4ABB3AFB" w14:textId="25081210" w:rsidR="00394FCF" w:rsidRPr="00394FCF" w:rsidRDefault="00394FCF" w:rsidP="00394FCF">
+            <w:pPr>
+              <w:ind w:left="-113"/>
+              <w:jc w:val="lowKashida"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B43493">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B43493">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Department of Electrical Engineering</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2B54">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>, University of</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2B54">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Baghdad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B43493">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2B54">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Baghdad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2B54">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Iraq </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E72FEB">
+              <w:rPr>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(9 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E72FEB">
+              <w:rPr>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>pt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E72FEB">
+              <w:rPr>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Email</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>:………</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>@….</w:t>
+            </w:r>
+          </w:p>
           <w:p w14:paraId="5488058C" w14:textId="77777777" w:rsidR="00561C78" w:rsidRPr="005D2B54" w:rsidRDefault="00561C78" w:rsidP="004721F6">
             <w:pPr>
               <w:jc w:val="lowKashida"/>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...366 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002232D5" w:rsidRPr="00125C94" w14:paraId="0D269C39" w14:textId="77777777" w:rsidTr="001D3DF3">
         <w:tblPrEx>
           <w:tblBorders>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2736" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68336CEE" w14:textId="77777777" w:rsidR="00561C78" w:rsidRPr="00125C94" w:rsidRDefault="00561C78" w:rsidP="004721F6">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="lowKashida"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="3" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="3"/>
             <w:r w:rsidRPr="00125C94">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ARTICLE INFO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6573" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17E6D283" w14:textId="77777777" w:rsidR="00561C78" w:rsidRPr="00125C94" w:rsidRDefault="00561C78" w:rsidP="004721F6">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
@@ -1856,56 +1800,54 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="30F40BA1" w14:textId="77777777" w:rsidR="00561C78" w:rsidRDefault="00561C78" w:rsidP="004721F6">
       <w:pPr>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D6EEC4B" w14:textId="77777777" w:rsidR="00561C78" w:rsidRPr="00125C94" w:rsidRDefault="00561C78" w:rsidP="004721F6">
       <w:pPr>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:sectPr w:rsidR="00561C78" w:rsidRPr="00125C94" w:rsidSect="00561C78">
-          <w:headerReference w:type="even" r:id="rId11"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId16"/>
+          <w:headerReference w:type="default" r:id="rId11"/>
+          <w:footerReference w:type="default" r:id="rId12"/>
+          <w:headerReference w:type="first" r:id="rId13"/>
+          <w:footerReference w:type="first" r:id="rId14"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="576" w:footer="360" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="3EBFCEF6" w14:textId="78F3F62F" w:rsidR="00723C81" w:rsidRPr="00723C81" w:rsidRDefault="00561C78" w:rsidP="004721F6">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-SG" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00125C94">
@@ -2289,51 +2231,51 @@
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:ind w:firstLine="369"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="757C3B40" wp14:editId="2661E207">
             <wp:extent cx="4691743" cy="2547257"/>
             <wp:effectExtent l="0" t="0" r="13970" b="5715"/>
             <wp:docPr id="20" name="Chart 20"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId17"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId15"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="4146DB19" w14:textId="77777777" w:rsidR="003700F5" w:rsidRDefault="00561C78" w:rsidP="003700F5">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:ind w:firstLine="369"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB4FD5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
@@ -3934,58 +3876,58 @@
           <w:lang w:val="en-SG" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>B. Klaus and P. Horn, Robot Vision. Cambridge, MA: MIT Press, 1986.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65B1B152" w14:textId="77777777" w:rsidR="00561C78" w:rsidRDefault="00561C78" w:rsidP="004721F6">
       <w:pPr>
         <w:jc w:val="lowKashida"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00561C78" w:rsidSect="00BA2A62">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="576" w:footer="360" w:gutter="0"/>
       <w:cols w:num="2" w:space="566"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E34E696" w14:textId="77777777" w:rsidR="00582D0A" w:rsidRDefault="00582D0A" w:rsidP="00561C78">
+    <w:p w14:paraId="14BC7609" w14:textId="77777777" w:rsidR="008A2D73" w:rsidRDefault="008A2D73" w:rsidP="00561C78">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54CEE7C6" w14:textId="77777777" w:rsidR="00582D0A" w:rsidRDefault="00582D0A" w:rsidP="00561C78">
+    <w:p w14:paraId="7C335B42" w14:textId="77777777" w:rsidR="008A2D73" w:rsidRDefault="008A2D73" w:rsidP="00561C78">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -3999,96 +3941,86 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Algerian">
     <w:panose1 w:val="04020705040A02060702"/>
     <w:charset w:val="00"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w14:paraId="3CAF01B9" w14:textId="77777777" w:rsidR="002956B6" w:rsidRDefault="002956B6">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w14:paraId="707B941A" w14:textId="77777777" w:rsidR="00561C78" w:rsidRDefault="00561C78">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00EC7343">
+    <w:r w:rsidR="00394FCF">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="4FED9C9C" w14:textId="77777777" w:rsidR="00561C78" w:rsidRDefault="00561C78">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w14:paraId="41BFBFD6" w14:textId="43F4CA88" w:rsidR="004C0BDE" w:rsidRDefault="004C0BDE" w:rsidP="004C0BDE">
     <w:pPr>
       <w:pStyle w:val="FootnoteText"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Corresponding author E</w:t>
     </w:r>
     <w:r w:rsidRPr="00641085">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>-mail address</w:t>
     </w:r>
     <w:r>
@@ -4195,51 +4127,51 @@
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:rPr>
       <w:t>under</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:color w:val="212529"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00917C02">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:color w:val="212529"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="220B9285" w14:textId="28667D47" w:rsidR="004C0BDE" w:rsidRPr="006919CE" w:rsidRDefault="00582D0A" w:rsidP="004C0BDE">
+  <w:p w14:paraId="220B9285" w14:textId="28667D47" w:rsidR="004C0BDE" w:rsidRPr="006919CE" w:rsidRDefault="008A2D73" w:rsidP="004C0BDE">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:hyperlink r:id="rId1" w:history="1">
       <w:r w:rsidR="004C0BDE" w:rsidRPr="0070254F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t> https://creativecommons.org/licenses/by-nc-sa/4.0/</w:t>
       </w:r>
     </w:hyperlink>
     <w:hyperlink r:id="rId2" w:history="1"/>
     <w:r w:rsidR="004C0BDE">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:color w:val="212529"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:rPr>
@@ -4293,101 +4225,91 @@
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="2AEB4956" w14:textId="77777777" w:rsidR="00561C78" w:rsidRDefault="00561C78">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00EC7343">
+    <w:r w:rsidR="00394FCF">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1F69217D" w14:textId="77777777" w:rsidR="00561C78" w:rsidRDefault="00561C78">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0695A23E" w14:textId="77777777" w:rsidR="00582D0A" w:rsidRDefault="00582D0A" w:rsidP="00561C78">
+    <w:p w14:paraId="42A2CA5B" w14:textId="77777777" w:rsidR="008A2D73" w:rsidRDefault="008A2D73" w:rsidP="00561C78">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="35562662" w14:textId="77777777" w:rsidR="00582D0A" w:rsidRDefault="00582D0A" w:rsidP="00561C78">
+    <w:p w14:paraId="1872677B" w14:textId="77777777" w:rsidR="008A2D73" w:rsidRDefault="008A2D73" w:rsidP="00561C78">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w14:paraId="6B4AE173" w14:textId="77777777" w:rsidR="003A4AF9" w:rsidRDefault="003A4AF9" w:rsidP="003A4AF9">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2682"/>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="center" w:pos="4873"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="32B7DCBC" w14:textId="77777777" w:rsidR="003A4AF9" w:rsidRDefault="003A4AF9" w:rsidP="003A4AF9">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2682"/>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="center" w:pos="4873"/>
@@ -4432,99 +4354,89 @@
     <w:r w:rsidR="00EB3679" w:rsidRPr="00EB3679">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
       <w:t>Al-Noor Journal of Engineering Management and Computer Science</w:t>
     </w:r>
     <w:r w:rsidR="00EB3679" w:rsidRPr="00EB3679">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> / </w:t>
     </w:r>
     <w:r w:rsidR="00EB3679" w:rsidRPr="00EB3679">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Vol. </w:t>
-[...7 lines deleted...]
-      <w:t xml:space="preserve">X , Issue X  , </w:t>
+      <w:t xml:space="preserve">Vol. X , Issue X  , </w:t>
     </w:r>
     <w:r w:rsidR="00EC7343">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>2025</w:t>
     </w:r>
-    <w:bookmarkStart w:id="3" w:name="_GoBack"/>
-    <w:bookmarkEnd w:id="3"/>
     <w:r w:rsidR="00EB3679" w:rsidRPr="00EB3679">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>: XX-XX</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5D374F1C" w14:textId="3799BD6C" w:rsidR="00561C78" w:rsidRPr="004E2831" w:rsidRDefault="00561C78" w:rsidP="003A4AF9">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2682"/>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="center" w:pos="4873"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w14:paraId="6AAF351A" w14:textId="77777777" w:rsidR="00561C78" w:rsidRPr="003F5EA9" w:rsidRDefault="00561C78" w:rsidP="003F5EA9">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2537447F" w14:textId="77777777" w:rsidR="00925B2D" w:rsidRDefault="00561C78" w:rsidP="00925B2D">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2682"/>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="center" w:pos="4873"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
@@ -4544,51 +4456,51 @@
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="71AE9609" w14:textId="77777777" w:rsidR="00925B2D" w:rsidRDefault="00925B2D" w:rsidP="00925B2D">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2682"/>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="center" w:pos="4873"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="5E952273" w14:textId="312EB764" w:rsidR="00561C78" w:rsidRPr="00EB3679" w:rsidRDefault="00561C78" w:rsidP="002956B6">
+  <w:p w14:paraId="5E952273" w14:textId="45809353" w:rsidR="00561C78" w:rsidRPr="00EB3679" w:rsidRDefault="00561C78" w:rsidP="00394FCF">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2682"/>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="center" w:pos="4873"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000D3456">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="14"/>
@@ -4685,51 +4597,59 @@
       </w:rPr>
       <w:t xml:space="preserve"> Issue X</w:t>
     </w:r>
     <w:r w:rsidR="00CB0FBA" w:rsidRPr="00EB3679">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00EB3679">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> , </w:t>
     </w:r>
     <w:r w:rsidR="002956B6">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>2025</w:t>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="00394FCF">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00EB3679">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>: XX-XX</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="622918D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="391C37E6"/>
     <w:lvl w:ilvl="0" w:tplc="B358D546">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4843,115 +4763,120 @@
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000600A0"/>
     <w:rsid w:val="00001EED"/>
     <w:rsid w:val="000360B9"/>
     <w:rsid w:val="000600A0"/>
     <w:rsid w:val="000727C7"/>
     <w:rsid w:val="00081D3C"/>
     <w:rsid w:val="000878A1"/>
     <w:rsid w:val="000C1862"/>
     <w:rsid w:val="000D3456"/>
     <w:rsid w:val="000D40CE"/>
     <w:rsid w:val="00160477"/>
     <w:rsid w:val="001C0A14"/>
     <w:rsid w:val="001C20E2"/>
     <w:rsid w:val="001D1BD8"/>
     <w:rsid w:val="001D3DF3"/>
     <w:rsid w:val="001D55B8"/>
     <w:rsid w:val="0020193D"/>
     <w:rsid w:val="002232D5"/>
     <w:rsid w:val="002438B4"/>
     <w:rsid w:val="0027605F"/>
     <w:rsid w:val="00291328"/>
     <w:rsid w:val="002956B6"/>
     <w:rsid w:val="002A663A"/>
+    <w:rsid w:val="002D7357"/>
     <w:rsid w:val="00330E50"/>
     <w:rsid w:val="0033317E"/>
     <w:rsid w:val="0033340D"/>
     <w:rsid w:val="003700F5"/>
+    <w:rsid w:val="00394FCF"/>
     <w:rsid w:val="003A1689"/>
     <w:rsid w:val="003A4AF9"/>
     <w:rsid w:val="003B3D9D"/>
     <w:rsid w:val="00403BF9"/>
     <w:rsid w:val="00405B43"/>
     <w:rsid w:val="00426CD5"/>
     <w:rsid w:val="00452DCF"/>
     <w:rsid w:val="004721F6"/>
     <w:rsid w:val="00482B9F"/>
     <w:rsid w:val="004C0BDE"/>
     <w:rsid w:val="004D277C"/>
     <w:rsid w:val="00501348"/>
     <w:rsid w:val="00502320"/>
     <w:rsid w:val="005226DD"/>
     <w:rsid w:val="00546D06"/>
     <w:rsid w:val="00561C78"/>
     <w:rsid w:val="005643B3"/>
     <w:rsid w:val="00582D0A"/>
     <w:rsid w:val="005B0B59"/>
     <w:rsid w:val="005B3E02"/>
     <w:rsid w:val="005C284C"/>
     <w:rsid w:val="00600A15"/>
     <w:rsid w:val="00602280"/>
+    <w:rsid w:val="00616C29"/>
     <w:rsid w:val="00686D76"/>
     <w:rsid w:val="006919CE"/>
     <w:rsid w:val="006B7E28"/>
     <w:rsid w:val="006C62E4"/>
     <w:rsid w:val="00723C81"/>
     <w:rsid w:val="007267D4"/>
     <w:rsid w:val="007303E3"/>
     <w:rsid w:val="00731274"/>
     <w:rsid w:val="0077200C"/>
     <w:rsid w:val="007A17ED"/>
     <w:rsid w:val="007A7264"/>
     <w:rsid w:val="007B45CC"/>
     <w:rsid w:val="008340A3"/>
     <w:rsid w:val="008918C3"/>
+    <w:rsid w:val="008A2D73"/>
     <w:rsid w:val="00910B5E"/>
     <w:rsid w:val="00914753"/>
     <w:rsid w:val="00925B2D"/>
     <w:rsid w:val="009569D7"/>
     <w:rsid w:val="0099015E"/>
     <w:rsid w:val="009A3601"/>
     <w:rsid w:val="009B0009"/>
     <w:rsid w:val="009F37ED"/>
     <w:rsid w:val="00A05119"/>
     <w:rsid w:val="00A05E67"/>
     <w:rsid w:val="00A11AC5"/>
     <w:rsid w:val="00A26560"/>
     <w:rsid w:val="00A6050C"/>
     <w:rsid w:val="00A77906"/>
     <w:rsid w:val="00AE2E1A"/>
     <w:rsid w:val="00B02C39"/>
     <w:rsid w:val="00B8462A"/>
     <w:rsid w:val="00BB6B9D"/>
     <w:rsid w:val="00BE1E63"/>
     <w:rsid w:val="00C219AC"/>
     <w:rsid w:val="00CA79B3"/>
     <w:rsid w:val="00CB0FBA"/>
     <w:rsid w:val="00CC6EBC"/>
     <w:rsid w:val="00CD73F8"/>
+    <w:rsid w:val="00CE043A"/>
     <w:rsid w:val="00D22105"/>
     <w:rsid w:val="00D3465E"/>
     <w:rsid w:val="00D57E47"/>
     <w:rsid w:val="00D83369"/>
     <w:rsid w:val="00DE5ACE"/>
     <w:rsid w:val="00E26FD2"/>
     <w:rsid w:val="00E479ED"/>
     <w:rsid w:val="00E53CE8"/>
     <w:rsid w:val="00E61620"/>
     <w:rsid w:val="00E714FA"/>
     <w:rsid w:val="00E72FEB"/>
     <w:rsid w:val="00EB3679"/>
     <w:rsid w:val="00EC181E"/>
     <w:rsid w:val="00EC7343"/>
     <w:rsid w:val="00ED5D9F"/>
     <w:rsid w:val="00F02516"/>
     <w:rsid w:val="00F350A3"/>
     <w:rsid w:val="00F5778F"/>
     <w:rsid w:val="00F578A9"/>
     <w:rsid w:val="00F90F43"/>
     <w:rsid w:val="00F911BD"/>
     <w:rsid w:val="00F94366"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -5825,54 +5750,54 @@
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D22105"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="it-IT"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://njemcs.edu.iq/index.php/njemcs/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://njemcs.edu.iq/index.php/njemcs/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-sa/4.0/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="&#160;https://creativecommons.org/licenses/by-nc-sa/4.0/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet1.xlsx"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="ar-IQ"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
@@ -6329,55 +6254,55 @@
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>338</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>226</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:yVal>
           <c:smooth val="1"/>
           <c:extLst xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000005-50FF-4AD5-894D-4FBC1D43A8B0}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
-        <c:axId val="189393536"/>
-        <c:axId val="226333440"/>
+        <c:axId val="229783424"/>
+        <c:axId val="229793792"/>
       </c:scatterChart>
       <c:valAx>
-        <c:axId val="189393536"/>
+        <c:axId val="229783424"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr>
                     <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                     <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr lang="en-US">
                     <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                     <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                   </a:rPr>
                   <a:t>NF (Cycles to Failure</a:t>
                 </a:r>
                 <a:r>
@@ -6399,56 +6324,56 @@
               <c:xMode val="edge"/>
               <c:yMode val="edge"/>
               <c:x val="0.42119484511282795"/>
               <c:y val="0.9216177038783856"/>
             </c:manualLayout>
           </c:layout>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="ar-IQ"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="226333440"/>
+        <c:crossAx val="229793792"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="midCat"/>
       </c:valAx>
       <c:valAx>
-        <c:axId val="226333440"/>
+        <c:axId val="229793792"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines/>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr/>
                 </a:pPr>
                 <a:r>
                   <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" baseline="0">
                     <a:effectLst/>
@@ -6488,51 +6413,51 @@
               <c:xMode val="edge"/>
               <c:yMode val="edge"/>
               <c:x val="8.0598672458850065E-2"/>
               <c:y val="0.20614805348284343"/>
             </c:manualLayout>
           </c:layout>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="ar-IQ"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="189393536"/>
+        <c:crossAx val="229783424"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="midCat"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:legendEntry>
         <c:idx val="3"/>
         <c:delete val="1"/>
       </c:legendEntry>
       <c:legendEntry>
         <c:idx val="4"/>
         <c:delete val="1"/>
       </c:legendEntry>
       <c:legendEntry>
         <c:idx val="5"/>
         <c:delete val="1"/>
       </c:legendEntry>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.791716296697347"/>
           <c:y val="2.8315832248717629E-2"/>
           <c:w val="0.19745533297238765"/>